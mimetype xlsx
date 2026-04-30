--- v0 (2026-01-28)
+++ v1 (2026-04-30)
@@ -9,487 +9,500 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11102"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/682fe3a6a31bf12e/Dokumente/OL/OLG SGA/Vorstand/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jonas\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="51" documentId="13_ncr:1_{593FFCCB-4657-498D-8557-3DEEDFAAE2FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4BF0F506-76B0-784A-8372-81CFE09177A9}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D4438538-588A-4544-B1C7-9B4A58B6B72C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="680" windowWidth="34200" windowHeight="21460" xr2:uid="{BB87A467-E9FE-4705-82C2-87D831D4CB64}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BB87A467-E9FE-4705-82C2-87D831D4CB64}"/>
   </bookViews>
   <sheets>
-    <sheet name="OL- und Postenmaterial" sheetId="3" r:id="rId1"/>
+    <sheet name="OL- und Postenmaterial" sheetId="7" r:id="rId1"/>
     <sheet name="Start und Ziel" sheetId="2" r:id="rId2"/>
     <sheet name="WKZ" sheetId="5" r:id="rId3"/>
     <sheet name="Verkehr" sheetId="4" r:id="rId4"/>
     <sheet name="Festwirtschaft" sheetId="1" r:id="rId5"/>
     <sheet name="Allerlei" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="124">
   <si>
     <t>Materialinventar OLG St. Gallen / Appenzell</t>
   </si>
   <si>
     <t>Material</t>
   </si>
   <si>
     <t>Anzahl</t>
   </si>
   <si>
-    <t>Festwirtschaft</t>
-[...217 lines deleted...]
-    <t>Postenbeschreibungskisten</t>
+    <t>Fotos</t>
+  </si>
+  <si>
+    <t>OL- und Postenmaterial</t>
+  </si>
+  <si>
+    <t>kleine Postenstangen mit Flaggen 
+für OL-Challenge/sCOOL</t>
+  </si>
+  <si>
+    <t>kleine Postenstangen mit Flaggen
+für Trainings/Einsteigerkurs/
+Frühlingssportkurs</t>
+  </si>
+  <si>
+    <t>grosse Postenstangen ohne Flaggen</t>
+  </si>
+  <si>
+    <t>grosse Postenflaggen</t>
+  </si>
+  <si>
+    <t>Postenstangen aus Fiberglas (gelb)</t>
+  </si>
+  <si>
+    <t>Postenmarkierungen</t>
+  </si>
+  <si>
+    <t>ca. 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aluminium-Koffer für SI-Einheiten
+</t>
+  </si>
+  <si>
+    <t>Kunststoff-Koffer (blau) für SI-Einheiten</t>
   </si>
   <si>
     <t>Auslesestationen</t>
   </si>
   <si>
-    <t>OL- und Postenmaterial</t>
-[...2 lines deleted...]
-    <t>alte Kompass</t>
+    <t>Kunststoffbox (blau) mit Kompassen</t>
   </si>
   <si>
     <t>Daumenkompass
 Box 1: 16
 Box 2: 29</t>
   </si>
   <si>
-    <t>sCOOL-Spiele</t>
-[...14 lines deleted...]
-    <t>Kunststoff-Koffer (blau) für SI-Einheiten</t>
+    <t>alte Kompass</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Badges (alt)
+22
+</t>
   </si>
   <si>
     <t>grosse Materialkiste aus Holz:
 - Büromaterial
 - Schneidezangen
 - Klebeband
 - Kabelbinder
 - Schnur</t>
   </si>
   <si>
     <t>grosse Materialkiste aus Holz (leer)</t>
   </si>
   <si>
+    <t>Kabelbinder:
+gross, mittel, klein</t>
+  </si>
+  <si>
+    <t>Vorrat</t>
+  </si>
+  <si>
+    <t>Holz- / Metallböcke</t>
+  </si>
+  <si>
+    <t>insgesamt 11</t>
+  </si>
+  <si>
     <t>Holzklötze mit Loch für Postenstange
 (analog verwendbar wie Backsteine)</t>
   </si>
   <si>
+    <t>Backsteine</t>
+  </si>
+  <si>
+    <t>Plastikpfosten</t>
+  </si>
+  <si>
+    <t>Metallpfosten</t>
+  </si>
+  <si>
     <t>Halterungen für SI-Einheit (Reserve)</t>
   </si>
   <si>
     <t>1 Sack</t>
   </si>
   <si>
     <t>Postenzangen</t>
   </si>
   <si>
-    <t>Banner "OL FÜR ALLE am Mittwoch"</t>
+    <t>Postenstangen alt (mit Zangen separat)</t>
+  </si>
+  <si>
+    <t>Postenstangen alt (mit Zangen)</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
-    <t>Fotos</t>
+    <t>Start / Ziel</t>
+  </si>
+  <si>
+    <t>Start- und Zielband aus Stoff (gelb)</t>
+  </si>
+  <si>
+    <t>Start- und Zielband Migros (weiss)</t>
+  </si>
+  <si>
+    <t>Halterng für Start</t>
   </si>
   <si>
     <t>Halterung für Ziel</t>
   </si>
   <si>
+    <t>Startuhren digital</t>
+  </si>
+  <si>
+    <t>fehlen</t>
+  </si>
+  <si>
+    <t>Startuhren analog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kartenboxen </t>
+  </si>
+  <si>
+    <t>Postenbeschreibungskisten</t>
+  </si>
+  <si>
+    <t>Holzpfosten</t>
+  </si>
+  <si>
+    <t>Blachen gross / dick</t>
+  </si>
+  <si>
+    <t>Blachenrolle gross / dünn</t>
+  </si>
+  <si>
+    <t>?</t>
+  </si>
+  <si>
+    <t>Blachenrolle klein / dünn</t>
+  </si>
+  <si>
+    <t>Migrosfläggli</t>
+  </si>
+  <si>
+    <t>ca. 50</t>
+  </si>
+  <si>
+    <t>Absperrbänder Migros</t>
+  </si>
+  <si>
+    <t>Absperrbänder Divers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Becherbehälter </t>
+  </si>
+  <si>
     <t>Tunnelzelt</t>
   </si>
   <si>
-    <t>Herdplatte (1x gross, 1x klein)</t>
-[...8 lines deleted...]
-    <t>grosse Postenflaggen</t>
+    <t>OLG Flagge</t>
+  </si>
+  <si>
+    <t>Bidons 18 Liter</t>
+  </si>
+  <si>
+    <t>Bidons 10 Liter</t>
+  </si>
+  <si>
+    <t>Bidon 30 Liter</t>
+  </si>
+  <si>
+    <t>Mirgrosbecher 2dl</t>
+  </si>
+  <si>
+    <t>WKZ</t>
+  </si>
+  <si>
+    <t>Fächermappe mit diversen WKZ-Beschriftungen</t>
+  </si>
+  <si>
+    <t>OL-Challenge Beschriftungsordner</t>
+  </si>
+  <si>
+    <t>Beschriftungsordner (blau)</t>
+  </si>
+  <si>
+    <t>Schilder "Start"</t>
+  </si>
+  <si>
+    <t>Schilder "WKZ"</t>
+  </si>
+  <si>
+    <t>Schilder "leer"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verlängerungskabel </t>
+  </si>
+  <si>
+    <t>C4 Couvert mit Fenster</t>
+  </si>
+  <si>
+    <t>Anhänger "Emmi"</t>
+  </si>
+  <si>
+    <t>Sichtmäppli</t>
+  </si>
+  <si>
+    <t>Verkehr</t>
+  </si>
+  <si>
+    <t>Pylone</t>
+  </si>
+  <si>
+    <t>Pylonehalterungen</t>
+  </si>
+  <si>
+    <t>Triopane</t>
+  </si>
+  <si>
+    <t>Festwirtschaft</t>
   </si>
   <si>
     <t>Kassen</t>
   </si>
   <si>
+    <t>Trinkbecher 3dl</t>
+  </si>
+  <si>
+    <t>Kaffeebecher</t>
+  </si>
+  <si>
+    <t>Espressobecher</t>
+  </si>
+  <si>
     <t>Rührstäbchen für Kaffee</t>
   </si>
   <si>
-    <t>Apotheke</t>
+    <t>Gabeln</t>
+  </si>
+  <si>
+    <t>Messer</t>
+  </si>
+  <si>
+    <t>Suppenlöffel</t>
+  </si>
+  <si>
+    <t>Teelöffel</t>
+  </si>
+  <si>
+    <t>Suppenteller</t>
+  </si>
+  <si>
+    <t>Salatteller</t>
+  </si>
+  <si>
+    <t>Kartonteller (Kuchen, Wienerli)</t>
+  </si>
+  <si>
+    <t>Birchenmüesliteller</t>
   </si>
   <si>
     <t>150 mit Deckel
 40 ohne Deckel</t>
   </si>
   <si>
-    <t>Start- und Zielband aus Stoff (gelb)</t>
-[...35 lines deleted...]
-    <t>insgesamt 11</t>
+    <t>Servietten rechteckig</t>
+  </si>
+  <si>
+    <t>Servietten quadratisch</t>
+  </si>
+  <si>
+    <t>Tischdeko Väsli</t>
+  </si>
+  <si>
+    <t>Tischdeko Kerzengläser</t>
+  </si>
+  <si>
+    <t>Tischdeko OL-Flaggen</t>
+  </si>
+  <si>
+    <t>Putzkübel gross</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Putzkübel klein </t>
+  </si>
+  <si>
+    <t>Herdplatte (1x gross, 1x klein)</t>
+  </si>
+  <si>
+    <t>Küchenmaterial klein:
+Schwingbesen, Messer, Bieröffner, Dosenöffner, Gummischaber, Sparschäler</t>
+  </si>
+  <si>
+    <t>Küchenmaterial gross:
+Brotmesser, Suppenschöpflöffel, Tortenmesser, Kochlöffel, Vermicellepresse, Sieb</t>
+  </si>
+  <si>
+    <t>Schneidbrettli</t>
+  </si>
+  <si>
+    <t>Tablar</t>
+  </si>
+  <si>
+    <t>Abfallsäcke, PET-Säcke, Sandwichbeutel, 
+Lunchsäcke, Frischhaltefolie, Alufolie</t>
+  </si>
+  <si>
+    <t>Putzlappen, Schürzen, Abtrocknungstücher</t>
+  </si>
+  <si>
+    <t>Wasserkocher</t>
+  </si>
+  <si>
+    <t>Massbecher</t>
+  </si>
+  <si>
+    <t>Salatschleuder</t>
+  </si>
+  <si>
+    <t>Kochtopf 27 Liter</t>
+  </si>
+  <si>
+    <t>Tee- / Kaffeebehälter klein</t>
+  </si>
+  <si>
+    <t>Teebehälter (Militär)</t>
+  </si>
+  <si>
+    <t>Allerlei</t>
+  </si>
+  <si>
+    <t>Banner "OL FÜR ALLE am Mittwoch"</t>
+  </si>
+  <si>
+    <t>Apotheke</t>
+  </si>
+  <si>
+    <t>Regenpellerinen</t>
+  </si>
+  <si>
+    <t>Leuchtwesten</t>
+  </si>
+  <si>
+    <t>Büromaterialböxli:
+Scheren, Stifte, Schnur, Chläbeli</t>
+  </si>
+  <si>
+    <t>Klebeband, Schnur</t>
+  </si>
+  <si>
+    <t>sCOOL-Spiele</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Becherhalterung-Klapptische
+- 1 x Einlage für neue Migros-Becher 
+- 1 x Gitter + Einlageplatte 
+</t>
   </si>
   <si>
     <t>SI-Einheiten für OL-Challenge/sCOOL
-- 61-92 (=32)
-- 99-130 (=31)
+- 61-91 (=31)
+- 99-130 (=32) 
+- 110-130 sind in eigener blauer Box
 - Löschen (2), Prüfen (2), Start (2), Ziel (2)
 - SI-Master (1)
 - SIAC-Batterie-Check (1)
 - Koppelstift (1)
 - Service-Badges</t>
   </si>
   <si>
     <t xml:space="preserve">SI-Einheiten für Trainings
-- Box 1: 31-49 (ohne 45), 60 (einzeln)
-- Box 2: 50-69, Start, Ziel, Löschen, Prüfen
+- Box 1: 31-49 (ohne 45), 60 (einzeln) 
+               1 Start, 1 Ziel, 2 Löschen
+- Box 2: 50-69
+               1 Start, 1 Ziel, 1 Löschen, 1 Prüfen
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Badges (alt)
-[...14 lines deleted...]
-Frühlingssportkurs</t>
+    <t>Malpfosten-Boards 
+1 Harass</t>
+  </si>
+  <si>
+    <t>Si-Printer (rot) mit Mini-Reader und Adaptern
+in grauer Kunststoffbox</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
@@ -507,51 +520,51 @@
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="16">
+  <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -594,50 +607,56 @@
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
@@ -753,51 +772,51 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="6" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="2" xfId="8" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="2" xfId="11" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="2" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="2" xfId="10" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="2" xfId="10" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="2" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -845,57 +864,64 @@
     <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="6" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="6" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="8" xfId="6" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="6" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="6" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="10" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="7" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="8" xfId="6" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="9" xfId="6" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="3" xfId="6" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="10" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -955,927 +981,972 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:BBE0CEAA-7533-4502-8F65-445EC691C797" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:AEA7C92C-EC9A-4AEF-A260-927095B0F7F2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:05BB2C18-3318-459F-8F71-1E96CEE2C2D2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:10EC6448-0AB4-4BD9-A966-3E58F01639D9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:AD20590D-4B4D-41CD-ACE5-2C18E0B29EAB" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:701D3660-88A7-43D2-84E9-91D24C2EDC82" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:3256FC4D-1DC5-4C5B-83D4-E9A97803BB48-L0-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:6AA56C6C-3144-4FEB-A86E-445D76BC11AD-L0-001" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:3256FC4D-1DC5-4C5B-83D4-E9A97803BB48-L0-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:6AA56C6C-3144-4FEB-A86E-445D76BC11AD-L0-001" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:A85DE7F0-5342-4CE3-A9EF-700BE6641E02" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:A85DE7F0-5342-4CE3-A9EF-700BE6641E02" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>909020</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>33614</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2583961</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>2326243</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47144819-77B4-9E0B-82C7-079E9FD41ECD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA5481F6-6F55-A544-B119-575A21B5AA78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3957020" y="10916537"/>
+          <a:off x="4182798" y="50960614"/>
           <a:ext cx="1674941" cy="2292629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>254001</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>103911</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3269991</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>1789547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Grafik 3">
+        <xdr:cNvPr id="3" name="Grafik 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A063F94-1734-7C58-DF8F-536A72960B4B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8CA1F5B-1F3B-FB4C-9215-50915E47D416}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{FA5481F6-6F55-A544-B119-575A21B5AA78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3302001" y="10644911"/>
+          <a:off x="3527779" y="32806411"/>
           <a:ext cx="3015990" cy="1685636"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>241146</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>1927412</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3279588</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>4306128</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Grafik 4">
+        <xdr:cNvPr id="4" name="Grafik 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{763C1999-4B07-4F87-877F-61C0A75EE3B0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F64DF7F-A40C-BF45-8FF7-1765EA98161D}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{D8CA1F5B-1F3B-FB4C-9215-50915E47D416}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3289146" y="12460941"/>
+          <a:off x="3514924" y="34629912"/>
           <a:ext cx="3038442" cy="2378716"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>606299</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47752</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2908301</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>3047554</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Grafik 5">
+        <xdr:cNvPr id="5" name="Grafik 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6616F57-76EA-14F0-B713-80EB86DE2BDF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03E3818C-F18B-3745-8EA9-C2A020FBA103}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{9F64DF7F-A40C-BF45-8FF7-1765EA98161D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="16200000">
-          <a:off x="3305399" y="16024002"/>
+          <a:off x="3531177" y="46998597"/>
           <a:ext cx="2999802" cy="2302002"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>671287</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>45359</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2838666</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1941286</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Grafik 6">
+        <xdr:cNvPr id="6" name="Grafik 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89590B4D-38AD-C2D6-49DF-B3ED61DE2889}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E29DC42C-37FA-7742-BD11-ECC4CDC3902F}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{03E3818C-F18B-3745-8EA9-C2A020FBA103}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3719287" y="15303502"/>
+          <a:off x="3945065" y="39450637"/>
           <a:ext cx="2167379" cy="1895927"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>324969</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>2058146</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3190750</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>3466353</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Grafik 7">
+        <xdr:cNvPr id="7" name="Grafik 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCA3D3D1-80C6-EE62-6E33-8D98984AA27E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E015DBB-A7B7-AC43-913D-00F6514F240D}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{E29DC42C-37FA-7742-BD11-ECC4CDC3902F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3372969" y="17335499"/>
+          <a:off x="3598747" y="41463424"/>
           <a:ext cx="2865781" cy="1408207"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>533401</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>38101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2978289</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>3390901</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Grafik 8">
+        <xdr:cNvPr id="8" name="Grafik 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6D8482B-19FE-AE88-9986-C063A24D66A8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83FA1C4B-2C54-ED43-AA9A-B4FC34297F96}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{0E015DBB-A7B7-AC43-913D-00F6514F240D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3581401" y="19062701"/>
+          <a:off x="3807179" y="43091101"/>
           <a:ext cx="2444888" cy="3352800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>426358</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>99787</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3102429</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1415143</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="05BB2C18-3318-459F-8F71-1E96CEE2C2D2">
+        <xdr:cNvPr id="9" name="05BB2C18-3318-459F-8F71-1E96CEE2C2D2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9863AAE6-7D24-5E75-A750-F7FCCDC32E9D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7E248F8-D998-E34C-BDC2-9205C17A6843}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{83FA1C4B-2C54-ED43-AA9A-B4FC34297F96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" r:link="rId9" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3474358" y="9398001"/>
+          <a:off x="3700136" y="30586842"/>
           <a:ext cx="2676071" cy="1315356"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>798286</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>54428</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2748643</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>1768929</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Grafik 10">
+        <xdr:cNvPr id="10" name="Grafik 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AFDF0A3-3D06-A66D-34B1-6CC543F6FBAE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{888F8B58-A52F-684A-918B-ED4071CA70BD}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{C7E248F8-D998-E34C-BDC2-9205C17A6843}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4036786" y="7883071"/>
+          <a:off x="4072064" y="27288873"/>
           <a:ext cx="1950357" cy="1714501"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>54428</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3048000</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>2055258</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Grafik 11">
+        <xdr:cNvPr id="11" name="Grafik 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55ABF7E7-4189-C5C5-D57A-4B254C55073A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5A76E91-A3A0-4541-AC0F-3F77B8C3610C}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{888F8B58-A52F-684A-918B-ED4071CA70BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3619500" y="17535071"/>
+          <a:off x="3654778" y="37208983"/>
           <a:ext cx="2667000" cy="2000830"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>906316</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>127004</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2581273</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>4826006</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Grafik 12">
+        <xdr:cNvPr id="12" name="Grafik 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEC6E25D-9B7C-0F02-1C1B-23173427822E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B268D458-E5CC-694C-BD8D-5331E28B9BCC}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{A5A76E91-A3A0-4541-AC0F-3F77B8C3610C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="2638567" y="5783844"/>
+          <a:off x="2668072" y="12483414"/>
           <a:ext cx="4699002" cy="1674957"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>380998</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>69272</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3163453</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>1974273</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="A42BE53D-770D-4069-982F-F90F00453676">
+        <xdr:cNvPr id="13" name="A42BE53D-770D-4069-982F-F90F00453676">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B72AF26F-6150-6E79-6507-CDC63E1DEA19}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BD32248-64E8-9A43-B306-62C3B69CECA3}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{B268D458-E5CC-694C-BD8D-5331E28B9BCC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="10800000">
-          <a:off x="3625271" y="14143181"/>
+          <a:off x="3654776" y="19965939"/>
           <a:ext cx="2782455" cy="1905001"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>396875</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>63499</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3127375</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>2365374</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="7F2D8D35-826E-43D2-986B-02A6584CA400">
+        <xdr:cNvPr id="14" name="7F2D8D35-826E-43D2-986B-02A6584CA400">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D59609CE-1079-1110-DEBE-09D641F81E68}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A66EA37-DE07-3B47-83E6-2C176765ECA5}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{0BD32248-64E8-9A43-B306-62C3B69CECA3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="10800000">
-          <a:off x="3635375" y="16287749"/>
+          <a:off x="3670653" y="22076832"/>
           <a:ext cx="2730500" cy="2301875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>474739</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>223761</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3036053</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>3658809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="F5A371E2-7A71-4851-A55B-81ECC1DC921B" descr="IMG_9628.jpg">
+        <xdr:cNvPr id="15" name="F5A371E2-7A71-4851-A55B-81ECC1DC921B" descr="IMG_9628.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26EC2F0-0434-F03C-B1A6-F74DBA2987AC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAE478C7-71CD-C843-8211-68D35838C678}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{1A66EA37-DE07-3B47-83E6-2C176765ECA5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3710215" y="5182809"/>
+          <a:off x="3748517" y="6743094"/>
           <a:ext cx="2561314" cy="3435048"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>743857</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>287263</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2921000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>4083503</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="BBE0CEAA-7533-4502-8F65-445EC691C797" descr="bc882a92-2afc-49ac-b24b-ad9c95626df9.JPG">
+        <xdr:cNvPr id="16" name="BBE0CEAA-7533-4502-8F65-445EC691C797" descr="bc882a92-2afc-49ac-b24b-ad9c95626df9.JPG">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF0A4965-0775-8873-B5FE-5D6C50977414}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F430A02C-3206-5844-A218-585D0108288A}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{AAE478C7-71CD-C843-8211-68D35838C678}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" r:link="rId17" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3982357" y="1584477"/>
+          <a:off x="4017635" y="1599596"/>
           <a:ext cx="2177143" cy="3796240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1118810</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>120953</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2146905</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>3900714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="AEA7C92C-EC9A-4AEF-A260-927095B0F7F2" descr="IMG_9634.jpg">
+        <xdr:cNvPr id="17" name="AEA7C92C-EC9A-4AEF-A260-927095B0F7F2" descr="IMG_9634.jpg">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D2729F2-048B-1C24-8E9D-669D8A8704F5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7784928E-D73E-2347-A277-D3F4BC144E2B}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{F430A02C-3206-5844-A218-585D0108288A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" r:link="rId19" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4354286" y="15875001"/>
+          <a:off x="4392588" y="15967731"/>
           <a:ext cx="1028095" cy="3779761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>105264</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>53244</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3638093</xdr:colOff>
+      <xdr:colOff>3533318</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>2160359</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C079BCB6-916C-4CC4-7579-C5172ADA0BAB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -2227,51 +2298,51 @@
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3518648" y="24245793"/>
           <a:ext cx="2730499" cy="2455499"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>103908</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>80820</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3596408</xdr:colOff>
+      <xdr:colOff>3529733</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>2701202</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Grafik 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BE0D22C-251E-D8DF-B18F-BD8BB2E99675}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -2698,50 +2769,94 @@
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4129429" y="1814287"/>
           <a:ext cx="1812357" cy="1139978"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>101600</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>3076900</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>3441700</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Grafik 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0E962E6-F185-CA4C-926A-DABC900B94AD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3949700" y="10452100"/>
+          <a:ext cx="2975300" cy="3302000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>144330</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2528890</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3227213</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
@@ -3346,1285 +3461,1301 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED73A5D3-4A87-4082-A473-5C3099F9BEED}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E55D6627-3539-4C47-BB16-C853AC8A6E4F}">
   <sheetPr codeName="Tabelle1"/>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A24" zoomScale="125" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" zoomScale="125" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="10.83203125" style="3"/>
+    <col min="1" max="1" width="35.42578125" customWidth="1"/>
+    <col min="3" max="3" width="50.28515625" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+    </row>
+    <row r="3" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>93</v>
-[...9 lines deleted...]
-    <row r="5" spans="1:4" ht="344.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="43"/>
+      <c r="C4" s="44"/>
+    </row>
+    <row r="5" spans="1:4" ht="344.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
-        <v>121</v>
+        <v>5</v>
       </c>
       <c r="B5" s="12">
         <v>53</v>
       </c>
       <c r="C5" s="12"/>
     </row>
-    <row r="6" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
-        <v>122</v>
+        <v>6</v>
       </c>
       <c r="B6" s="12">
         <v>32</v>
       </c>
       <c r="C6" s="12"/>
     </row>
-    <row r="7" spans="1:4" ht="308.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4" ht="308.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
-        <v>82</v>
+        <v>7</v>
       </c>
       <c r="B7" s="12">
         <v>20</v>
       </c>
       <c r="C7" s="12"/>
     </row>
-    <row r="8" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>30</v>
       </c>
       <c r="C8" s="12"/>
     </row>
-    <row r="9" spans="1:4" ht="394" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" ht="393.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="B9" s="12">
         <v>10</v>
       </c>
       <c r="C9" s="12"/>
     </row>
-    <row r="10" spans="1:4" ht="99" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4" ht="99" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14"/>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
     </row>
-    <row r="11" spans="1:4" ht="318.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" ht="318.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="C11" s="12"/>
     </row>
-    <row r="12" spans="1:4" ht="166.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" ht="166.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="B12" s="10">
         <v>1</v>
       </c>
       <c r="C12" s="12"/>
     </row>
-    <row r="13" spans="1:4" ht="199" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4" ht="198.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="B13" s="10">
         <v>1</v>
       </c>
       <c r="C13" s="12"/>
     </row>
-    <row r="14" spans="1:4" ht="126" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" ht="164.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B14" s="10">
         <v>73</v>
       </c>
       <c r="C14" s="12"/>
     </row>
-    <row r="15" spans="1:4" ht="64" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4" ht="105" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B15" s="10">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C15" s="12"/>
     </row>
-    <row r="16" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="B16" s="12">
         <v>3</v>
       </c>
       <c r="C16" s="12"/>
     </row>
-    <row r="17" spans="1:9" s="3" customFormat="1" ht="146.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
-        <v>81</v>
+        <v>123</v>
       </c>
       <c r="B17" s="12">
         <v>1</v>
       </c>
       <c r="C17" s="12"/>
-      <c r="I17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:9" ht="48" x14ac:dyDescent="0.2">
+    </row>
+    <row r="18" spans="1:9" s="3" customFormat="1" ht="146.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="B18" s="12">
+        <v>1</v>
+      </c>
+      <c r="C18" s="12"/>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="12">
         <v>45</v>
       </c>
-      <c r="C18" s="12"/>
-[...6 lines deleted...]
-      <c r="B19" s="12">
+      <c r="C19" s="12"/>
+      <c r="I19" s="3"/>
+    </row>
+    <row r="20" spans="1:9" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="12">
         <v>13</v>
       </c>
-      <c r="C19" s="12"/>
-[...6 lines deleted...]
-      <c r="B20" s="12">
+      <c r="C20" s="12"/>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="12">
         <v>22</v>
       </c>
-      <c r="C20" s="12"/>
-[...7 lines deleted...]
-      </c>
       <c r="C21" s="12"/>
     </row>
-    <row r="22" spans="1:9" ht="28" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="B22" s="13">
         <v>1</v>
       </c>
       <c r="C22" s="12"/>
     </row>
-    <row r="23" spans="1:9" ht="32" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B23" s="10" t="s">
+    <row r="23" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="13">
+        <v>1</v>
+      </c>
+      <c r="C23" s="12"/>
+    </row>
+    <row r="24" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="12"/>
+    </row>
+    <row r="25" spans="1:9" ht="350.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="12"/>
+    </row>
+    <row r="26" spans="1:9" ht="177" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="12">
         <v>11</v>
       </c>
-      <c r="C23" s="12"/>
-[...23 lines deleted...]
-      <c r="B26" s="12">
+      <c r="C26" s="12"/>
+    </row>
+    <row r="27" spans="1:9" ht="287.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="12">
         <v>28</v>
       </c>
-      <c r="C26" s="12"/>
-[...5 lines deleted...]
-      <c r="B27" s="12">
+      <c r="C27" s="12"/>
+    </row>
+    <row r="28" spans="1:9" ht="279.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="12">
         <v>80</v>
       </c>
-      <c r="C27" s="12"/>
-[...5 lines deleted...]
-      <c r="B28" s="12">
+      <c r="C28" s="12"/>
+    </row>
+    <row r="29" spans="1:9" ht="251.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="12">
         <v>25</v>
       </c>
-      <c r="C28" s="12"/>
-[...7 lines deleted...]
-      </c>
       <c r="C29" s="12"/>
     </row>
-    <row r="30" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="C30" s="12"/>
     </row>
-    <row r="31" spans="1:9" ht="31" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>20</v>
+    <row r="31" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>30</v>
       </c>
       <c r="C31" s="12"/>
     </row>
-    <row r="32" spans="1:9" ht="193" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:9" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="B32" s="12">
         <v>20</v>
       </c>
       <c r="C32" s="12"/>
     </row>
+    <row r="33" spans="1:3" ht="192.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="12">
+        <v>20</v>
+      </c>
+      <c r="C33" s="12"/>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="G2t40H+L2Cfl68HbcNWayWARLyRWyNY90fKk7vhVnXQvnCJ+VMQWMXlVkyvFH4pcb6XNnjU/rrRr/Ip6anvceQ==" saltValue="eg18tcCKhFWesMKvWFk7VQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5034CF34-8F54-4FB2-BCB3-F915CB7337A0}">
   <sheetPr codeName="Tabelle2"/>
-  <dimension ref="A1:D28"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28:B28"/>
+    <sheetView topLeftCell="A23" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.5" style="3" customWidth="1"/>
-    <col min="2" max="2" width="10.83203125" style="3"/>
+    <col min="1" max="1" width="32.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="3"/>
     <col min="3" max="3" width="53" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="C2" s="3"/>
     </row>
-    <row r="3" spans="1:3" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      <c r="A4" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="46"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" ht="180" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="4" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="49"/>
+      <c r="C4" s="50"/>
+    </row>
+    <row r="5" spans="1:3" ht="180" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="28" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="B5" s="26">
         <v>1</v>
       </c>
       <c r="C5" s="4"/>
     </row>
-    <row r="6" spans="1:3" ht="191.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3" ht="191.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="28" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="B6" s="26">
         <v>1</v>
       </c>
       <c r="C6" s="4"/>
     </row>
-    <row r="7" spans="1:3" ht="228.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3" ht="228.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="28" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="B7" s="26">
         <v>1</v>
       </c>
       <c r="C7" s="29"/>
     </row>
-    <row r="8" spans="1:3" ht="219" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3" ht="219" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="28" t="s">
-        <v>94</v>
+        <v>39</v>
       </c>
       <c r="B8" s="26">
         <v>1</v>
       </c>
       <c r="C8" s="29"/>
     </row>
-    <row r="9" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="B9" s="26" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:3" ht="217" customHeight="1" x14ac:dyDescent="0.2">
+        <v>41</v>
+      </c>
+      <c r="C9" s="45"/>
+    </row>
+    <row r="10" spans="1:3" ht="216.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="B10" s="26">
         <v>3</v>
       </c>
-      <c r="C10" s="44"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:3" ht="207.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="47"/>
+    </row>
+    <row r="11" spans="1:3" ht="207.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B11" s="26">
         <v>52</v>
       </c>
       <c r="C11" s="4"/>
     </row>
-    <row r="12" spans="1:3" ht="209.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3" ht="209.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="B12" s="26">
         <v>6</v>
       </c>
       <c r="C12" s="4"/>
     </row>
-    <row r="13" spans="1:3" ht="28" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B13" s="26">
         <v>8</v>
       </c>
       <c r="C13" s="4"/>
     </row>
-    <row r="14" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14" s="26">
         <v>4</v>
       </c>
-      <c r="C14" s="42"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:3" ht="100" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="45"/>
+    </row>
+    <row r="15" spans="1:3" ht="99.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:3" ht="28" customHeight="1" x14ac:dyDescent="0.2">
+        <v>48</v>
+      </c>
+      <c r="C15" s="46"/>
+    </row>
+    <row r="16" spans="1:3" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>48</v>
+      </c>
+      <c r="C16" s="47"/>
+    </row>
+    <row r="17" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="C17" s="4"/>
     </row>
-    <row r="18" spans="1:4" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C18" s="4"/>
     </row>
-    <row r="19" spans="1:4" ht="23.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C19" s="4"/>
     </row>
-    <row r="20" spans="1:4" ht="233.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>97</v>
+    <row r="20" spans="1:4" ht="233.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="39" t="s">
+        <v>119</v>
       </c>
       <c r="B20" s="27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C20" s="4"/>
     </row>
-    <row r="21" spans="1:4" ht="236.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4" ht="236.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="B21" s="26">
         <v>2</v>
       </c>
       <c r="C21" s="4"/>
     </row>
-    <row r="22" spans="1:4" ht="208.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4" ht="208.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="B22" s="26">
         <v>2</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="3"/>
     </row>
-    <row r="23" spans="1:4" ht="221.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4" ht="221.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="B23" s="26">
         <v>2</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="3"/>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="B24" s="26">
         <v>2</v>
       </c>
-      <c r="C24" s="42"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:4" ht="174" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="45"/>
+    </row>
+    <row r="25" spans="1:4" ht="174" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="B25" s="26">
         <v>2</v>
       </c>
-      <c r="C25" s="43"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="46"/>
+    </row>
+    <row r="26" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="B26" s="26">
         <v>1</v>
       </c>
-      <c r="C26" s="44"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="47"/>
+    </row>
+    <row r="27" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
-        <v>109</v>
+        <v>60</v>
       </c>
       <c r="B27" s="27" t="s">
-        <v>11</v>
-[...6 lines deleted...]
-      <c r="C28" s="4"/>
+        <v>22</v>
+      </c>
+      <c r="C27" s="37"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8JKJ5FRoVlxpl5kNYfll6F09iwbWsvyEOPYCmNF3K9xmxfjGWaoDxXTX/1oCgzQqHDs/wKpKYY172gsNDtjy9g==" saltValue="CO2Fnj2vaev2s3eHon25pA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fkhzVbFJFtAF60BRmueC0t2rwO3ybbiIT4K40ci9QvoLMgINHVZXYjDXXKOl09qoBi4mqhW6FDUX3NDGn3s4Nw==" saltValue="tslxaCXyTtWpfnMV7Dxqvg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="C24:C26"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C14:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A3320DE-F6D0-49DA-A0DE-FC658CB8E91A}">
   <sheetPr codeName="Tabelle3"/>
-  <dimension ref="A1:C14"/>
+  <dimension ref="A1:C15"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39.83203125" customWidth="1"/>
-    <col min="3" max="3" width="42.1640625" customWidth="1"/>
+    <col min="1" max="1" width="39.85546875" customWidth="1"/>
+    <col min="3" max="3" width="42.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17"/>
     </row>
-    <row r="3" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>92</v>
-[...9 lines deleted...]
-    <row r="5" spans="1:3" ht="158.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="51" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" s="52"/>
+      <c r="C4" s="53"/>
+    </row>
+    <row r="5" spans="1:3" ht="158.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
-        <v>113</v>
+        <v>62</v>
       </c>
       <c r="B5" s="21">
         <v>1</v>
       </c>
       <c r="C5" s="6"/>
     </row>
-    <row r="6" spans="1:3" ht="139" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3" ht="138.94999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="B6" s="21">
         <v>1</v>
       </c>
       <c r="C6" s="6"/>
     </row>
-    <row r="7" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="B7" s="21">
         <v>1</v>
       </c>
       <c r="C7" s="6"/>
     </row>
-    <row r="8" spans="1:3" ht="28" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B8" s="21">
         <v>2</v>
       </c>
       <c r="C8" s="6"/>
     </row>
-    <row r="9" spans="1:3" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="B9" s="21">
         <v>4</v>
       </c>
       <c r="C9" s="6"/>
     </row>
-    <row r="10" spans="1:3" ht="213" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3" ht="213" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B10" s="21">
         <v>23</v>
       </c>
       <c r="C10" s="6"/>
     </row>
-    <row r="11" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B11" s="21">
         <v>5</v>
       </c>
       <c r="C11" s="6"/>
     </row>
-    <row r="12" spans="1:3" ht="28" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B12" s="21">
         <v>250</v>
       </c>
       <c r="C12" s="6"/>
     </row>
-    <row r="13" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="B13" s="21">
         <v>70</v>
       </c>
       <c r="C13" s="6"/>
     </row>
-    <row r="14" spans="1:3" ht="28" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B14" s="21">
         <v>900</v>
       </c>
       <c r="C14" s="6"/>
     </row>
+    <row r="15" spans="1:3" ht="282" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="40" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" s="21">
+        <v>10</v>
+      </c>
+      <c r="C15" s="38"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="NMy3I6baReo19sgBQswTQIJKslhCBlpQUozwszSyWt/QZQfBuQpr13nfoXpk8ic/geY9YcXzNwqSFM6yEztQpQ==" saltValue="pxT3LIEWNI00YEpdmb96Gg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="SV+fTF/GKcqrNS4vYQC7qCe3dbw2pjXDMR+XZ4eel9rXFE0Mf5T4ceU/dFDw1lPlRLEcfC/fd/ZqiKD7JtJ2EA==" saltValue="4S01Nro1wmzu3GppC9Jwfg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E782C56-7FB1-43EE-8B85-44F18E4938A1}">
   <sheetPr codeName="Tabelle4"/>
   <dimension ref="A1:D7"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.5" customWidth="1"/>
-    <col min="3" max="3" width="42.5" customWidth="1"/>
+    <col min="1" max="1" width="32.42578125" customWidth="1"/>
+    <col min="3" max="3" width="42.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+    </row>
+    <row r="3" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>92</v>
-[...9 lines deleted...]
-    <row r="5" spans="1:4" ht="264.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B4" s="55"/>
+      <c r="C4" s="56"/>
+    </row>
+    <row r="5" spans="1:4" ht="264.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="19" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="B5" s="19">
         <v>10</v>
       </c>
       <c r="C5" s="5"/>
     </row>
-    <row r="6" spans="1:4" ht="265" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" ht="264.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="19" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="B6" s="19">
         <v>7</v>
       </c>
       <c r="C6" s="5"/>
     </row>
-    <row r="7" spans="1:4" ht="249.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4" ht="249.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="B7" s="19">
         <v>6</v>
       </c>
       <c r="C7" s="5"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="zpqW6qIqdnq53cXyXAeik4T8AN9LXiUs+DSVeD9i41ZkKgIEwGOjAiUVfpm0FUQwSRaL7X7KHce/ei7Mdc1eHw==" saltValue="a4gQbC6yMasiDub4OlJ0ZQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="RosSKBs0YtPtTLM5mg8m9zhtYqsjUTJAnqIynk0KHuqCBNKcHA1vpSb+ei7Bhy7LbMnfbiSVs3f5y3ASDmSeMw==" saltValue="5ZlOGa7QuOUKe9MSqkozoQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F60960D-4A19-430B-BB36-DD8F62B9B78E}">
   <sheetPr codeName="Tabelle5"/>
-  <dimension ref="A1:C88"/>
+  <dimension ref="A1:C87"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C39" sqref="C39"/>
+      <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.5" customWidth="1"/>
+    <col min="1" max="1" width="36.42578125" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
-    <col min="3" max="3" width="12.5" customWidth="1"/>
+    <col min="3" max="3" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="23" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:3" s="23" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="3" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="30" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="B4" s="25"/>
     </row>
-    <row r="5" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="B5" s="32">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
-        <v>6</v>
+        <v>78</v>
       </c>
       <c r="B6" s="32" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="33" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="33" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
       <c r="B8" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="33" t="s">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="B9" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="33" t="s">
-        <v>7</v>
+        <v>82</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="33" t="s">
-        <v>8</v>
+        <v>83</v>
       </c>
       <c r="B11" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="33" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="B13" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="33" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="B14" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="33" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="B15" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="33" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="B16" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" ht="37" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="33" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>89</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="33" t="s">
-        <v>12</v>
+        <v>91</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="33" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="B19" s="2">
         <v>250</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="33" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="B20" s="2">
         <v>40</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="33" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="B21" s="2">
         <v>70</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="33" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="B22" s="2">
         <v>36</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="28" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:2" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="33" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="B23" s="2">
         <v>10</v>
       </c>
     </row>
-    <row r="24" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="33" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="B24" s="2">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="33" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B25" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="1:2" ht="62.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:2" ht="62.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="B26" s="2"/>
     </row>
-    <row r="27" spans="1:2" ht="73" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:2" ht="72.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="B27" s="2"/>
     </row>
-    <row r="28" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="33" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="B28" s="2">
         <v>5</v>
       </c>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="33" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="B29" s="2">
         <v>15</v>
       </c>
     </row>
-    <row r="30" spans="1:2" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:2" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="B30" s="2"/>
     </row>
-    <row r="31" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="33" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="B31" s="2"/>
     </row>
-    <row r="32" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="33" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="B32" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="33" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="B33" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-    <row r="36" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="33" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="B36" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="37" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:2" ht="27.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="33" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="B37" s="2">
-        <v>2</v>
-[...6 lines deleted...]
-      <c r="B38" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="88" ht="31" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="30.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="VNBhq2Z5aMSazCwDt+L2NrkB71oxf15L/S5/4FdSuZWPWjLKhRksuCmD7mpogOao7naBETUFrlJAiqwRFFkBnQ==" saltValue="UeL81leLfLCHHT2ijbC9vw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="c4q9owPYxdoiCnj6Lkj2Ll44rc9sBMmmeVQvdpAfTCkHoNTg8Nw+uDhII6DPWrG1OrxShjZ1GCCMtbeSV2CH8g==" saltValue="RPlN0EDhRHc6IVoc1I9QAQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EC6BC57-98F6-4D4F-B14A-7E7C13617DC7}">
   <sheetPr codeName="Tabelle6"/>
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.83203125" customWidth="1"/>
-    <col min="3" max="3" width="76.5" customWidth="1"/>
+    <col min="1" max="1" width="32.85546875" customWidth="1"/>
+    <col min="3" max="3" width="76.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="23" customFormat="1" ht="44.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:3" s="23" customFormat="1" ht="44.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" ht="31" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+    </row>
+    <row r="3" spans="1:3" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="24" t="s">
-        <v>92</v>
-[...9 lines deleted...]
-    <row r="5" spans="1:3" ht="282.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="58" t="s">
+        <v>111</v>
+      </c>
+      <c r="B4" s="59"/>
+      <c r="C4" s="60"/>
+    </row>
+    <row r="5" spans="1:3" ht="282.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B5" s="15">
         <v>3</v>
       </c>
       <c r="C5" s="7"/>
     </row>
-    <row r="6" spans="1:3" ht="178.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3" ht="178.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="B6" s="15">
         <v>1</v>
       </c>
-      <c r="C6" s="37"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C6" s="36"/>
+    </row>
+    <row r="7" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B7" s="15">
         <v>36</v>
       </c>
       <c r="C7" s="7"/>
     </row>
-    <row r="8" spans="1:3" ht="244.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3" ht="244.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="B8" s="15">
         <v>16</v>
       </c>
       <c r="C8" s="7"/>
     </row>
-    <row r="9" spans="1:3" ht="32" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="B9" s="15">
         <v>2</v>
       </c>
       <c r="C9" s="15"/>
     </row>
-    <row r="10" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C10" s="11"/>
     </row>
-    <row r="11" spans="1:3" ht="29.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="B11" s="18">
         <v>3</v>
       </c>
       <c r="C11" s="11"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="qtW1VrfyEjNOdxDlEipGLdpXhUYeVmkb6jerQc4igUuOaPAXWLSVLdySXjo1jDjvmgHewePwojHYa6VOeoz3zQ==" saltValue="R2nVycu0e4DkxpgB1hcw4g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="OuWAiWeycK2WzLZrs6qlHusvppcsZUb/hLwbnuNSct+nPuyET7dKiLAjzBIXxGV42CDoKanE6y0Bd5XlYwHghg==" saltValue="B4FI3HlTkiiibd186yX58g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>OL- und Postenmaterial</vt:lpstr>
       <vt:lpstr>Start und Ziel</vt:lpstr>
       <vt:lpstr>WKZ</vt:lpstr>
       <vt:lpstr>Verkehr</vt:lpstr>
       <vt:lpstr>Festwirtschaft</vt:lpstr>
       <vt:lpstr>Allerlei</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Fiona</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>